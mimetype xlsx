--- v5 (2026-08-05)
+++ v6 (2026-09-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2873">
   <si>
     <t>Zoznam pracovných pozícií v prieskume miezd</t>
   </si>
   <si>
     <t>www.platy.sk</t>
   </si>
   <si>
     <t>Aktualizované v</t>
   </si>
   <si>
-    <t>08/2026</t>
+    <t>09/2026</t>
   </si>
   <si>
     <t>Počet pozícií</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -6511,60 +6511,60 @@
     <t>* Zbieranie a analyzovanie požiadaviek na databázové systémy.
 * Navrhovanie architektúry a dátového modelu databázových systémov.
 * Zabezpečovanie validácie a ochrany dát.
 * Optimalizovanie dátových štruktúr s cieľom dosiahnuť maximálny možný výkon.
 * Školenie nových používateľov databáz.</t>
   </si>
   <si>
     <t>DevOps Engineer</t>
   </si>
   <si>
     <t>DevOps špecialista</t>
   </si>
   <si>
     <t>* Design, implement, and maintain scalable infrastructure and deployment pipelines.
 * Collaborate with software developers to streamline application development and deployment processes.
 * Monitor system performance and troubleshoot issues to ensure high availability and reliability.
 * Automate repetitive tasks and improve operational efficiencies using scripting and configuration management tools.
 * Manage cloud services and on-premises infrastructure to support continuous integration and continuous delivery (CI/CD) practices.
 * Ensure security best practices are followed in all aspects of the development and deployment process.
 * Conduct regular system audits and performance tuning to optimize resource utilization.
 * Document processes, configurations, and system architectures for knowledge sharing and compliance.
 * Participate in on-call rotations to provide support for production systems and respond to incidents.
 * Stay up-to-date with emerging technologies and industry trends to enhance DevOps practices and tools.</t>
   </si>
   <si>
-    <t>* Navrhujte, implementujte a udržiavajte škálovateľnú infraštruktúru a nasadzovací potrubia.
-[...8 lines deleted...]
-* Buďte aktuálny s novými technológiami a trendmi priemyslu na zlepšenie DevOps postupov a nástrojov.</t>
+    <t>* Navrhuje, implementuje a udržiava škálovateľnú infraštruktúru a pipeline pre nasadzovanie.
+* Spolupracuje so softvérovými vývojármi na zjednodušení procesov vývoja a nasadzovania aplikácií.
+* Monitoruje výkonnosť systému a odstraňujte problémy za účelom zabezpečenia vysokej dostupnosti a spoľahlivosti.
+* Automatizuje opakované úlohy a zlepšuje prevádzkovú efektivitu pomocou skriptovacích a konfiguračných nástrojov.
+* Manažuje cloudové služby a lokálnu infraštruktúru na podporu postupov kontinuálnej integrácie a kontinuálneho dodávania (CI/CD).
+* Zabezpečuje, aby boli v celom procese vývoja a nasadzovania dodržované bezpečnostné postupy.
+* Vykonáva pravidelné audity systémov a optimalizáciu výkonu pre využitie dostupných zdrojov.
+* Dokumentuje procesy, konfigurácie a systémové architektúry za účelom zdieľania znalostí a dodržiavania predpisov.
+* Zúčastňuje sa na pohotovostných službách s cieľom poskytnúť podporu produkčným systémom a reagovať na incidenty.
+* Vzdeláva sa v nových technológiách a sleduje trendy v odvetví za účelom zlepšovania DevOps postupov a nástrojov.</t>
   </si>
   <si>
     <t>ERP programmer</t>
   </si>
   <si>
     <t>ERP programátor</t>
   </si>
   <si>
     <t>* Development and maintenance of T-SQL scripts, stored procedures, triggers, and functions. 
 * Query performance optimization. 
 * Design of data models and schemas in MS SQL Server. 
 * Implementation of ETL processes and integration with external systems. 
 * Collaboration with application developers (.NET, ERP, BI) on the data layer. 
 * Ensuring data integrity and security. 
 * Preparation of reports and analytical outputs based on business requirements.</t>
   </si>
   <si>
     <t>* Vývoj a údržba T-SQL skriptov, uložených procedúr, triggerov a funkcií.
 * Optimalizácia výkonu databázových dotazov (query tuning).
 * Návrh dátových modelov a schém v MS SQL Server.
 * Implementácia ETL procesov a integrácia s externými systémami.
 * Spolupráca s vývojármi aplikácií (.NET, ERP, BI) na dátovej vrstve.
 * Zabezpečenie integrity a bezpečnosti dát.
 * Príprava reportov a analytických výstupov na základe požiadaviek biznisu.</t>
   </si>