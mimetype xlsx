--- v6 (2026-09-21)
+++ v7 (2026-11-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2873">
   <si>
     <t>Zoznam pracovných pozícií v prieskume miezd</t>
   </si>
   <si>
     <t>www.platy.sk</t>
   </si>
   <si>
     <t>Aktualizované v</t>
   </si>
   <si>
-    <t>09/2026</t>
+    <t>11/2026</t>
   </si>
   <si>
     <t>Počet pozícií</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -15172,51 +15172,51 @@
   <si>
     <t>* Overseeing the development and implementation of strategic initiatives to drive organizational growth.
 * Leading cross-functional teams to identify and capitalize on new business opportunities.
 * Establishing and nurturing relationships with key stakeholders, including partners, clients, and government entities.
 * Analyzing market trends and competitive landscape to inform strategic planning and decision-making.
 * Collaborating with senior management to align development goals with overall business objectives.
 * Managing budgets and resources effectively to ensure the successful execution of development projects.
 * Monitoring and evaluating project performance, providing regular updates to executive leadership.
 * Ensuring compliance with industry regulations and standards throughout the development process.
 * Fostering a culture of innovation and continuous improvement within the development team.
 * Representing the organization at industry events, conferences, and networking opportunities to promote brand visibility and growth.</t>
   </si>
   <si>
     <t>* Dozorovanie vývoja a implementácie strategických iniciatív na podporu rastu organizácie.
 * Vedenie cez-funkčných tímov s cieľom identifikovať a využiť nové podnikacie príležitosti.
 * Nadväzovanie a pestovanie vzťahov s kľúčovými záujemcami, vrátane partnerov, klientov a vládnych subjektov.
 * Analýza trhových trendov a konkurenčného prostredia s cieľom informovať strategickej plánovanie a rozhodovanie.
 * Spolupráca so seniorným vedením na zosúladení rozvojových cieľov s celkovými obchodnými cieľmi.
 * Efektívne riadenie rozpočtov a zdrojov na zabezpečenie úspešnej realizácie rozvojových projektov.
 * Monitorovanie a hodnotenie výkonnosti projektov, poskytovanie pravidelných aktualizácií výkonnému vedeniu.
 * Zabezpečenie dodržania priemyselných predpisov a noriem v priebehu vývojového procesu.
 * Podpora kultúry inovácií a neustáleho zlepšovania v rámci vývojového tímu.
 * Reprezentovanie organizácie na priemyselných akciách, konferenciách a sieťových príležitostiach na podporu viditeľnosti značky a rastu.</t>
   </si>
   <si>
-    <t>Economic/Financial Manager</t>
+    <t>Economic/Financial Director</t>
   </si>
   <si>
     <t>Ekonomický/finančný riaditeľ</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the economic department in the company.
 * Planning, managing, and monitoring all the financial activities in the company.
 * Managing, coordinating, motivating and assessing subordinate employees.
 * Drawing up a budget, forecasts, and a financial plan.
 * Managing and monitoring the cash flow of the company.
 * Communicating with commercial financial institutions, auditors, tax authorities, etc.
 * Completing reports and their presenting to the owners of the company.</t>
   </si>
   <si>
     <t>* Zodpovedanie za bezproblémový chod ekonomického oddelenia v rámci spoločnosti.
 * Plánovanie, riadenie a kontrolovanie všetkých finančných aktivít v rámci spoločnosti.
 * Vedenie, koordinovanie, motivovanie a hodnotenie podriadených pracovníkov.
 * Vypracovávanie rozpočtu, forecastov a finančného plánu.
 * Riadenie a kontrolovanie cash flow spoločnosti.
 * Komunikovanie s komerčnými finančnými inštitúciami, audítormi, daňovým úradom a pod.
 * Vypracovávanie reportov a ich prezentovanie vlastníkom spoločnosti.</t>
   </si>
   <si>
     <t>IT Director</t>
   </si>